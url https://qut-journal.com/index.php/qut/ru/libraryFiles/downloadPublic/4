--- v0 (2025-10-08)
+++ v1 (2026-06-01)
@@ -1,1842 +1,1999 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0D9648BC" w14:textId="77777777" w:rsidR="004C1A63" w:rsidRPr="007E3171" w:rsidRDefault="004C1A63" w:rsidP="004C1A63">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="-544"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1708"/>
+        <w:gridCol w:w="5626"/>
+        <w:gridCol w:w="2304"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE5605" w:rsidRPr="0047247E" w14:paraId="56603F5D" w14:textId="77777777" w:rsidTr="00CE5605">
+        <w:trPr>
+          <w:trHeight w:val="1266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEAD4AC" w14:textId="31DA0834" w:rsidR="005040C0" w:rsidRPr="0047247E" w:rsidRDefault="005040C0" w:rsidP="005040C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rStyle w:val="agcmg"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047247E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="232AB722" wp14:editId="5A4A4F43">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>-67310</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="margin">
+                    <wp:posOffset>3175</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="947420" cy="947420"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="694976744" name="Picture 4">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="694976744" name="Picture 4">
+                            <a:hlinkClick r:id="rId8"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="947420" cy="947420"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DFE233" w14:textId="77777777" w:rsidR="005040C0" w:rsidRPr="0047247E" w:rsidRDefault="005040C0" w:rsidP="005040C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rStyle w:val="agcmg"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EEDBB66" w14:textId="77777777" w:rsidR="005040C0" w:rsidRPr="0047247E" w:rsidRDefault="005040C0" w:rsidP="004703F1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rStyle w:val="agcmg"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="013B2DFF" w14:textId="5DD3D36D" w:rsidR="005040C0" w:rsidRPr="0047247E" w:rsidRDefault="005040C0" w:rsidP="005040C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rStyle w:val="agcmg"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047247E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="041E6010" wp14:editId="39B1FF99">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>325528</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-147512</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1224792" cy="1224792"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="949050730" name="Graphic 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="949050730" name="Graphic 949050730"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1234396" cy="1234396"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01D44149" w14:textId="77777777" w:rsidR="009456A2" w:rsidRPr="0047247E" w:rsidRDefault="009456A2" w:rsidP="00CE5605">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37906FE3" w14:textId="3B608B7E" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00CE5605">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A40540" w14:textId="63279140" w:rsidR="00E368E4" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="00524818">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A14FD1A" w14:textId="1336428E" w:rsidR="004C1A63" w:rsidRPr="0047247E" w:rsidRDefault="004C1A63" w:rsidP="00524818">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624C8D4F" w14:textId="619A9B93" w:rsidR="004C1A63" w:rsidRPr="0047247E" w:rsidRDefault="0099796F" w:rsidP="000315E7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>First author</w:t>
+      </w:r>
+      <w:r w:rsidR="00E368E4" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E368E4" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00175578" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000315E7" w:rsidRPr="0047247E">
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="232AB722" wp14:editId="47AB5741">
-[...10 lines deleted...]
-            <wp:docPr id="694976744" name="Picture 4"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EADAE1F" wp14:editId="1483BF4F">
+            <wp:extent cx="198120" cy="198120"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="5080"/>
+            <wp:docPr id="1" name="Picture 2">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId12"/>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="694976744" name="Picture 694976744"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="1" name="Picture 2">
+                      <a:hlinkClick r:id="rId12"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="730250" cy="730250"/>
+                      <a:ext cx="198120" cy="198120"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="agcmg"/>
+      <w:r w:rsidR="004C1A63" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
+      <w:r w:rsidR="00664E74" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-[...19 lines deleted...]
-          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Second author </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E368E4" w:rsidRPr="0047247E">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E3171">
-[...9 lines deleted...]
-    <w:p w14:paraId="540C910B" w14:textId="5E50760F" w:rsidR="004C1A63" w:rsidRPr="007E3171" w:rsidRDefault="004C1A63" w:rsidP="004C1A63">
+      <w:r w:rsidR="000315E7" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30E109BD" wp14:editId="7949795E">
+            <wp:extent cx="198120" cy="198120"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="5080"/>
+            <wp:docPr id="2" name="Picture 1">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId12"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Picture 1">
+                      <a:hlinkClick r:id="rId12"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="198120" cy="198120"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9508AB" w14:textId="2DD5F90D" w:rsidR="00236272" w:rsidRPr="0047247E" w:rsidRDefault="00236272" w:rsidP="00524818">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...34 lines deleted...]
-        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:bCs/>
-[...66 lines deleted...]
-    <w:p w14:paraId="172A620F" w14:textId="03F75C81" w:rsidR="003E4BFF" w:rsidRDefault="003E4BFF" w:rsidP="00175578">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10374AF5" w14:textId="40A4E9B1" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="163EB2F9" w14:textId="77777777" w:rsidR="004C1A63" w:rsidRDefault="004C1A63" w:rsidP="004C1A63">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>First author’s affiliation, city, country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1A06B4" w14:textId="78A36678" w:rsidR="0099796F" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Second author’s affiliation, city, country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FEB1D0" w14:textId="50560CD6" w:rsidR="00E368E4" w:rsidRPr="0099796F" w:rsidRDefault="00E368E4" w:rsidP="00671096">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F30BF7" w14:textId="0CC3F753" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00CA09B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009756A0" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Corresponding author’s email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F78FBE" w14:textId="77777777" w:rsidR="00236272" w:rsidRPr="0047247E" w:rsidRDefault="00236272" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A2DF33" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003C4D3A">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="624C8D4F" w14:textId="5EC1F982" w:rsidR="004C1A63" w:rsidRPr="00F6457C" w:rsidRDefault="00F6457C" w:rsidP="003C4D3A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25713D10" w14:textId="4320CCA0" w:rsidR="00F6457C" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>An abstract is a concise summary of the article. It should be written as a single paragraph and not exceed 150–200 words. The abstract must be clear and include four aspects of logical justification: the importance of the study, the approaches or methods used, the results of the research, and the conclusion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E923BD" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BF9AD0" w14:textId="34A2209D" w:rsidR="00F6457C" w:rsidRDefault="00F6457C" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0099796F" w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords should be written below the abstract and separated by semicolons (5 to 7 words)</w:t>
+      </w:r>
+      <w:r w:rsidR="00664E74" w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4279A154" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B5F250" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CBA615E" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A5EE6C" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C79C66" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302B2672" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692948C8" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FB50D7" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AFE0B3" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D8BADB" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D043E8E" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51BDA6B4" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1B28B1" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6043B5C5" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64223C63" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA07127" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02085D22" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8BDD55" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ADC5A11" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="0047247E" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="553" w:tblpY="132"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1383"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB21DD" w:rsidRPr="0047247E" w14:paraId="4FCC8A0D" w14:textId="77777777" w:rsidTr="00671096">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53029536" w14:textId="3AC94F44" w:rsidR="00B108A3" w:rsidRPr="0047247E" w:rsidRDefault="00B108A3" w:rsidP="00B108A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047247E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Received:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1383" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25232198" w14:textId="4CD5B0DB" w:rsidR="00B108A3" w:rsidRPr="0047247E" w:rsidRDefault="00B108A3" w:rsidP="00B108A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB21DD" w:rsidRPr="0047247E" w14:paraId="4A6D63C1" w14:textId="77777777" w:rsidTr="00671096">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D8F9A6" w14:textId="55B354EF" w:rsidR="00B108A3" w:rsidRPr="0047247E" w:rsidRDefault="00B108A3" w:rsidP="00B108A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047247E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Revised:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1383" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42EE48D8" w14:textId="7C0FF4EC" w:rsidR="00B108A3" w:rsidRPr="0047247E" w:rsidRDefault="00B108A3" w:rsidP="00B108A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB21DD" w:rsidRPr="0047247E" w14:paraId="6A613E78" w14:textId="77777777" w:rsidTr="00671096">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6198C26C" w14:textId="6667C6BB" w:rsidR="00B108A3" w:rsidRPr="0047247E" w:rsidRDefault="00B108A3" w:rsidP="00B108A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047247E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Accepted:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1383" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6784DF" w14:textId="19C10635" w:rsidR="00B108A3" w:rsidRPr="0047247E" w:rsidRDefault="00B108A3" w:rsidP="00B108A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B108A3" w:rsidRPr="005D2FFF" w14:paraId="5DD9011E" w14:textId="77777777" w:rsidTr="00CB21DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5180CB" w14:textId="77777777" w:rsidR="00B108A3" w:rsidRPr="0047247E" w:rsidRDefault="00B108A3" w:rsidP="00B108A3">
+            <w:pPr>
+              <w:pStyle w:val="p1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047247E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Copyright: © 2026 by the author.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C67F57D" w14:textId="185A00F7" w:rsidR="00B108A3" w:rsidRPr="0047247E" w:rsidRDefault="00B108A3" w:rsidP="00B108A3">
+            <w:pPr>
+              <w:pStyle w:val="p1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047247E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This article is an open access article distributed under the terms and conditions of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="0047247E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Creative Commons</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0047247E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="0047247E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Attribution (CC BY) license</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0047247E">
+              <w:rPr>
+                <w:rStyle w:val="s2"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="733F48CE" w14:textId="77777777" w:rsidR="00B108A3" w:rsidRPr="0047247E" w:rsidRDefault="00B108A3" w:rsidP="00B108A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6743CA0E" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRPr="0047247E" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2C4990" w14:textId="2B800486" w:rsidR="00A70C4B" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="00F6457C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69209175" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E634BA" w14:textId="77777777" w:rsidR="00A70C4B" w:rsidRPr="0047247E" w:rsidRDefault="00A70C4B" w:rsidP="00A70C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Аңдатпа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB7B6E3" w14:textId="2A4BFB50" w:rsidR="00A70C4B" w:rsidRPr="005D2FFF" w:rsidRDefault="0099796F" w:rsidP="00A70C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Аңдатпа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – мақаланың қысқаша мазмұны. Ол бір абзац түрінде жазылады және 150–200 сөзден аспауы тиіс. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Аңдатпа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қарапайым жазылып, логикалық негіздеудің төрт аспектісін қамтуы қажет: зерттеудің маңыздылығы, қолданылған тәсілдер немесе әдістер, зерттеу нәтижесі және қорытынды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DB30E0" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="005D2FFF" w:rsidRDefault="0099796F" w:rsidP="00A70C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1246FF" w14:textId="5769EABC" w:rsidR="00CE5605" w:rsidRPr="0047247E" w:rsidRDefault="00A70C4B" w:rsidP="00083EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Түйін сөздер: </w:t>
+      </w:r>
+      <w:r w:rsidR="0099796F" w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Түйінді сөздер аңдатпаның астына жазылуы керек және нүктелі үтірмен ажыратылады (5-тен 7 сөзге дейін).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384F9296" w14:textId="77777777" w:rsidR="00833FF5" w:rsidRPr="0047247E" w:rsidRDefault="00833FF5" w:rsidP="00A70C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F6457C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037A2221" w14:textId="77777777" w:rsidR="00671096" w:rsidRPr="0047247E" w:rsidRDefault="00671096" w:rsidP="00A70C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA179DF" w14:textId="0BCB8BAE" w:rsidR="00F6457C" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="00F6457C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Название</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351E7FE5" w14:textId="77777777" w:rsidR="00671096" w:rsidRPr="0047247E" w:rsidRDefault="00671096" w:rsidP="00F6457C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F6457C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E41BD41" w14:textId="5F57F38B" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F6457C">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F6457C">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Аннотация</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B065A28" w14:textId="636A0D89" w:rsidR="00F6457C" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="00F6457C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Аннотация представляет собой краткое изложение статьи. Она пишется одним абзацем с одним интервалом и не должна превышать 150–200 слов. Аннотация должна быть простой и содержать четыре аспекта логического обоснования: важность исследования, использованные подходы или методы, результат исследования и заключение</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6457C" w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBD6774" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48591337" w14:textId="157BFE00" w:rsidR="00CB21DD" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00083EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003C4D3A">
+        </w:rPr>
+        <w:t xml:space="preserve">Ключевые слова: </w:t>
+      </w:r>
+      <w:r w:rsidR="0099796F" w:rsidRPr="0099796F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00175578" w:rsidRPr="00F6457C">
+        </w:rPr>
+        <w:t>Ключевые слова должны быть написаны под аннотацией и разделены точкой с запятой (от 5 до 7 слов)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A22874" w14:textId="77777777" w:rsidR="00671096" w:rsidRPr="0047247E" w:rsidRDefault="00671096" w:rsidP="00083EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A5C26B" w14:textId="77777777" w:rsidR="00671096" w:rsidRPr="0047247E" w:rsidRDefault="00671096" w:rsidP="00083EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B696F20" w14:textId="77777777" w:rsidR="00671096" w:rsidRPr="0047247E" w:rsidRDefault="00671096" w:rsidP="00083EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41DE1B3D" w14:textId="77777777" w:rsidR="00671096" w:rsidRPr="0047247E" w:rsidRDefault="00671096" w:rsidP="00083EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7DDCC8" w14:textId="77777777" w:rsidR="00671096" w:rsidRPr="0047247E" w:rsidRDefault="00671096" w:rsidP="00083EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DEF747" w14:textId="77777777" w:rsidR="00671096" w:rsidRPr="0047247E" w:rsidRDefault="00671096" w:rsidP="00083EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32AEB91E" w14:textId="77777777" w:rsidR="00671096" w:rsidRDefault="00671096" w:rsidP="00083EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00175578" w:rsidRPr="00F6457C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CAD841" w14:textId="75D7313E" w:rsidR="0099796F" w:rsidRDefault="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="24"/>
-[...46 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...147 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5B903C" w14:textId="538AF926" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...328 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB93246" w14:textId="1D4A42E8" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="0099796F" w:rsidP="008548A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1A63">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...99 lines deleted...]
-    <w:p w14:paraId="41A2DF33" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="003C4D3A" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The introduction includes the background, literature review, originality of the work, and the research objective. It should also demonstrate the relevance and importance of the problem under consideration and position the study within the broader academic context</w:t>
+      </w:r>
+      <w:r w:rsidR="00083EF1" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C28FCC3" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRPr="0047247E" w:rsidRDefault="003C4D3A" w:rsidP="004C1A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="205985DD" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="003C4D3A" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E64465" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="25713D10" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="003C4D3A" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Materials and Methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2033337A" w14:textId="60437BE9" w:rsidR="004C1A63" w:rsidRPr="0047247E" w:rsidRDefault="0099796F" w:rsidP="00083EF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="30BF9AD0" w14:textId="3C81DD32" w:rsidR="00F6457C" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+      <w:r w:rsidRPr="004C1A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The “Materials and Methods” section should describe the sources, data, and applied approaches. Methods must be presented in practical terms, focusing on how the data were obtained, coded, and analyzed rather than on long conceptual explanations. If necessary, authors may also clarify the choice of a specific theoretical framework</w:t>
+      </w:r>
+      <w:r w:rsidR="004B708B" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71765E2C" w14:textId="77777777" w:rsidR="004C1A63" w:rsidRPr="0047247E" w:rsidRDefault="004C1A63" w:rsidP="003C4D3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD84974" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="6743CA0E" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRPr="00F6457C" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results and Discussion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332BE8C6" w14:textId="2A7CB0DF" w:rsidR="00425D91" w:rsidRPr="005D2FFF" w:rsidRDefault="0099796F" w:rsidP="008548A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In the Results and Discussion section, the main findings of the study are clearly presented and supported by relevant data (e.g., tables and graphs). These results are interpreted in the context of existing literature and compared with previous studies to highlight new insights. The discussion explains the significance of the findings and their practical and theoretical implications. Any limitations of the study are acknowledged, and directions for future research are suggested</w:t>
+      </w:r>
+      <w:r w:rsidR="00425D91" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="28E634BA" w14:textId="77777777" w:rsidR="00A70C4B" w:rsidRPr="003C4D3A" w:rsidRDefault="00A70C4B" w:rsidP="00A70C4B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FE1485" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="005D2FFF" w:rsidRDefault="0099796F" w:rsidP="008548A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="22818AD4" w14:textId="77777777" w:rsidR="00A70C4B" w:rsidRDefault="00A70C4B" w:rsidP="00A70C4B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0838CA" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="00F6457C" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4D3A">
-[...531 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F6457C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
-      <w:r w:rsidR="00783D4E" w:rsidRPr="00783D4E">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00783D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">illustrations </w:t>
       </w:r>
       <w:r w:rsidRPr="00F6457C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>should be cited in the main text as</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6457C">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F6457C">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
@@ -1893,2243 +2050,1887 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6457C">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F6457C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0B79CF" w14:textId="77777777" w:rsidR="004C1A63" w:rsidRPr="00A70C4B" w:rsidRDefault="004C1A63" w:rsidP="003C4D3A">
+    <w:p w14:paraId="25774FD0" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="00A70C4B" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F669BA3" w14:textId="7B3C4EE4" w:rsidR="009004F1" w:rsidRPr="007E3171" w:rsidRDefault="00F6457C" w:rsidP="009004F1">
+    <w:p w14:paraId="6D3D9B67" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="007E3171" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3171">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
-      <w:r w:rsidR="009004F1" w:rsidRPr="007E3171">
+      <w:r w:rsidRPr="007E3171">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009004F1" w:rsidRPr="007E3171">
+      <w:r w:rsidRPr="007E3171">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E3171">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E3171">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E3171">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="416FBBAD" w14:textId="77777777" w:rsidR="009004F1" w:rsidRDefault="009004F1" w:rsidP="003C4D3A">
+    <w:p w14:paraId="6F7FAB23" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3284"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3285"/>
+        <w:gridCol w:w="3208"/>
+        <w:gridCol w:w="3210"/>
+        <w:gridCol w:w="3210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F6457C" w14:paraId="526D53C7" w14:textId="77777777" w:rsidTr="009004F1">
+      <w:tr w:rsidR="0099796F" w14:paraId="4EE8E5A9" w14:textId="77777777" w:rsidTr="001A2F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="290C3EBF" w14:textId="6974503D" w:rsidR="00F6457C" w:rsidRPr="00F6457C" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:p w14:paraId="0FD54D23" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="00F6457C" w:rsidRDefault="0099796F" w:rsidP="001A2F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55CFE90C" w14:textId="080FCCD2" w:rsidR="00F6457C" w:rsidRPr="009004F1" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:p w14:paraId="04FCEF17" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="009004F1" w:rsidRDefault="0099796F" w:rsidP="001A2F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="242C4C06" w14:textId="3C85B144" w:rsidR="00F6457C" w:rsidRPr="009004F1" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:p w14:paraId="766D01BF" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="009004F1" w:rsidRDefault="0099796F" w:rsidP="001A2F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6457C" w14:paraId="0DA5E732" w14:textId="77777777" w:rsidTr="009004F1">
+      <w:tr w:rsidR="0099796F" w14:paraId="67962843" w14:textId="77777777" w:rsidTr="001A2F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4733CBB7" w14:textId="142E88F8" w:rsidR="00F6457C" w:rsidRPr="00F6457C" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:p w14:paraId="57BF662D" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="00F6457C" w:rsidRDefault="0099796F" w:rsidP="001A2F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="291AFDD4" w14:textId="0078E99A" w:rsidR="00F6457C" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:p w14:paraId="64BFA7C2" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="001A2F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00785741">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B887966" w14:textId="5BB76443" w:rsidR="00F6457C" w:rsidRPr="00A70C4B" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:p w14:paraId="2793AE65" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="00A70C4B" w:rsidRDefault="0099796F" w:rsidP="001A2F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00785741">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E38BA46" w14:textId="77777777" w:rsidR="009004F1" w:rsidRDefault="009004F1" w:rsidP="003C4D3A">
+    <w:p w14:paraId="06938ECD" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4058A9" w14:textId="628E8DC4" w:rsidR="009004F1" w:rsidRPr="007E3171" w:rsidRDefault="00F6457C" w:rsidP="009004F1">
+    <w:p w14:paraId="65D9F6A2" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="007E3171" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3171">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
-      <w:r w:rsidR="009004F1" w:rsidRPr="007E3171">
+      <w:r w:rsidRPr="007E3171">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009004F1" w:rsidRPr="007E3171">
+      <w:r w:rsidRPr="007E3171">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Figure name</w:t>
       </w:r>
       <w:r w:rsidRPr="007E3171">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009004F1" w:rsidRPr="007E3171">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D78C79" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="66CFBFD6" w14:textId="2C984582" w:rsidR="009004F1" w:rsidRDefault="008F046D" w:rsidP="009004F1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6935062D" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:pict w14:anchorId="534A5C9C">
-[...6 lines deleted...]
-    <w:p w14:paraId="21CD5D75" w14:textId="77777777" w:rsidR="009004F1" w:rsidRPr="009004F1" w:rsidRDefault="009004F1" w:rsidP="003C4D3A">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1519A25E" wp14:editId="1376C01A">
+            <wp:extent cx="3059430" cy="2664460"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3059430" cy="2664460"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323ACEBB" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="009004F1" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5345FE3D" w14:textId="77777777" w:rsidR="009004F1" w:rsidRPr="009004F1" w:rsidRDefault="009004F1" w:rsidP="003C4D3A">
-[...12 lines deleted...]
-    <w:p w14:paraId="37255114" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="004C1A63" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+    <w:p w14:paraId="50797523" w14:textId="77777777" w:rsidR="0067321E" w:rsidRPr="0047247E" w:rsidRDefault="0067321E" w:rsidP="009074F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37255114" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004C1A63">
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA440A3" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="004C1A63" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+    <w:p w14:paraId="395C1DBE" w14:textId="202A7B1C" w:rsidR="004C1A63" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The conclusion summarizes the results of the study and formulates the main findings. It emphasizes the originality and significance of the outcomes for the advancement of academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>knowledge. The conclusion may also provide practical recommendations and outline directions for future research</w:t>
+      </w:r>
+      <w:r w:rsidR="00425D91" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB4F22B" w14:textId="77777777" w:rsidR="008548A0" w:rsidRPr="005D2FFF" w:rsidRDefault="008548A0" w:rsidP="008548A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C27E5A9" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="5F2896DD" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="004C1A63" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Acknowledgment / Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A26CD9" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="004C1A63" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This section is optional. Authors may indicate institutions, grant projects, research funds, or individuals who supported the study, as well as its sources of funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0376B5C5" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="008548A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD85B36" w14:textId="77777777" w:rsidR="005A1D41" w:rsidRPr="005D2FFF" w:rsidRDefault="005A1D41" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245B7261" w14:textId="4E673368" w:rsidR="004C1A63" w:rsidRPr="005D2FFF" w:rsidRDefault="00F6457C" w:rsidP="00833FF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004C1A63">
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="33307FCB" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="004C1A63" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors’ </w:t>
+      </w:r>
+      <w:r w:rsidR="00503CD2" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ontributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EA1658" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="004C1A63" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>This section is optional. Authors may indicate institutions, grant projects, research funds, or individuals who supported the study, as well as its sources of funding.</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="18C6BDAF" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="004C1A63" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+        <w:t>The "Authors’ Contributions" section is mandatory to clarify the role of each co-author in preparing the manuscript. Authors may indicate their involvement in developing the research concept, collecting and analyzing data, writing and revising the text, as well as providing overall supervision of the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C8C995" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="00833FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004C1A63">
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D2DBB6" w14:textId="6D4E2630" w:rsidR="008548A0" w:rsidRPr="0047247E" w:rsidRDefault="008548A0" w:rsidP="008548A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First author – writing the article text, literature review, editing the text, correspondence, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42222" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>submission of the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178035B8" w14:textId="57EA763F" w:rsidR="003C4D3A" w:rsidRPr="0047247E" w:rsidRDefault="008548A0" w:rsidP="008548A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Second author – writing the article text, technical formatting</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57A1" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787610E1" w14:textId="77777777" w:rsidR="00833FF5" w:rsidRPr="0047247E" w:rsidRDefault="00833FF5" w:rsidP="004C1A63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578E3334" w14:textId="48378766" w:rsidR="00833FF5" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00833FF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1B67A7AA" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="004C1A63" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conflict of interests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CE9753" w14:textId="00511EF4" w:rsidR="00A70C4B" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00A70C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authors declare that there is no conflict of interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70C4B" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378EC8D7" w14:textId="77777777" w:rsidR="00F05F91" w:rsidRPr="0047247E" w:rsidRDefault="00F05F91" w:rsidP="00BC27A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C7BF2C" w14:textId="2A621D2B" w:rsidR="00EC57A1" w:rsidRPr="005D2FFF" w:rsidRDefault="00EC57A1" w:rsidP="00BC27A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reference</w:t>
+      </w:r>
+      <w:r w:rsidR="003D73B0" w:rsidRPr="0047247E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD15790" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="005D2FFF" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEA5C72" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="00F6457C" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...257 lines deleted...]
-        </w:rPr>
         <w:t>The reference list should follow APA 7th edition style: entries are arranged alphabetically by the surname of the first author, using a hanging indent. Detailed examples and exceptions can be found at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:anchor="textual-works" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId16" w:anchor="textual-works" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="004C1A63">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://apastyle.apa.org/style-grammar-guidelines/references/examples#textual-works</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71538785" w14:textId="77777777" w:rsidR="007E3171" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="24335255" w14:textId="7FCAA8DF" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For non-English sources, Latin transliteration (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="004C1A63">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://translit.ru</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004C1A63">
-[...162 lines deleted...]
-          <w:lang w:val="en-KZ"/>
+      <w:r w:rsidR="005D2FFF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
-[...549 lines deleted...]
-        <w:r w:rsidRPr="003C4D3A">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="005D2FFF" w:rsidRPr="005D2FFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https://www.instagram.com/halaldamu.kz/p/DNV18Ehs3kT/</w:t>
+          <w:t>https://qazlat.kz/</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="625F7677" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
+      <w:r w:rsidRPr="005D2FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is applied, and an English translation is added in square brackets.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Add DOI (if available).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C73CE29" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090987C3" w14:textId="44A93A88" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003C4D3A">
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abzhalov, S. A., &amp; Zatov, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003C4D3A">
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t>. A. (2017). Religioznyj opyt: religiovedcheskij analiz</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="apple-converted-space"/>
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t>Religious experience: Religious studies analysis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>European Journal of Science and Theology</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t>Vestnik KazNU. Serija filosofii, kul'turologii i politologii</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...13 lines deleted...]
-        <w:t> </w:t>
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>20</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t>59</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4BF70637" w14:textId="42031AA7" w:rsidR="007E3171" w:rsidRPr="007E3171" w:rsidRDefault="007E3171" w:rsidP="007E3171">
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t>(1), 37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562937">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-KZ"/>
+        </w:rPr>
+        <w:t>45.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA9F5F7" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allport, A. (presumed). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(1937). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Marion Taylor today—by the biographer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> [Unpublished manuscript]. Marion Taylor Papers, Schlesinger Library, Radcliffe College, Cambridge, MA, United States.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4DF26E" w14:textId="3BFD0E3B" w:rsidR="0099796F" w:rsidRPr="003C4D3A" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cihan, A. K. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sühreverdî’nin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>İnsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Düşüncesi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Doğu’dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Batı’ya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Düşüncenin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Serüveni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 975</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562937">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>990.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255A1671" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>abitov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T.H. (2013). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>aza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>mәdenietіnі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ruhani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іstіgі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Spiritual space of Kazakh culture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Raritet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2832B2AE" w14:textId="16DD2378" w:rsidR="0099796F" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-KZ"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007E3171">
-[...7 lines deleted...]
-        <w:t>Kazmukhanov</w:t>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kaliyev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">., </w:t>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K., Temirbayev, T., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007E3171">
-[...7 lines deleted...]
-        <w:t>Abylov</w:t>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Toxanbayev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...110 lines deleted...]
-      <w:r w:rsidRPr="007E3171">
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, A. (2024). EXPLORING THE PHENOMENON OF RELIGIOUS CONVERSION AMONG KAZAKH YOUTH IN THE GLOBALIZED SOCIETY.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00783D4E">
+      <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>European Journal of Science and Theology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00783D4E">
+      <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00783D4E">
+      <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...102 lines deleted...]
-    <w:p w14:paraId="468B22D4" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRPr="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(6), 27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562937">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>41.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06994D70" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="003C4D3A" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Koskina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -4155,830 +3956,559 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>How Imams Are Trained in Kazakhstan: An Insider’s View</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Central Asian Bureau for Analytical Reporting. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="003C4D3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://cabar.asia/en/how-imams-are-trained-in-kazakhstan-an-insider-s-view</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62C3FBB4" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRPr="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
+    <w:p w14:paraId="423C7E01" w14:textId="77F795A0" w:rsidR="0099796F" w:rsidRPr="003C4D3A" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Muminov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2018). Sufi groups in contemporary Kazakhstan: Competition and connections with Kazakh Islamic society. In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D. DeWeese &amp; J. Gross (Eds.),</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sufism in Central Asia</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="64B7CFF7" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRPr="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(pp. 284</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562937">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">298). Brill. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003C4D3A">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1163/9789004373075</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25BACEAC" w14:textId="650BEEE9" w:rsidR="0099796F" w:rsidRPr="003C4D3A" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003C4D3A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Shagirbayev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tursynovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Shaikimovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. A., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Satershinov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B. M. (2015). Islam and modernism in Kazakhstan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mashkur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zhusup’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> religious views.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>European Journal of Science and Theology</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="7AB21403" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRPr="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(4), 189</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562937">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>197.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A975BF4" w14:textId="0A16B9A1" w:rsidR="0099796F" w:rsidRPr="003C4D3A" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C4D3A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temirbayev, T., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Temirbayeva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2023). Leaders of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sufi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> groups in Kazakhstan syncretism and transformation of doctrine.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>European Journal of Science and Theology</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4D3A">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...450 lines deleted...]
-    <w:p w14:paraId="71BCB97A" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562937">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>23.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410E1BEC" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Yale University. (2010, April 14).</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1A63">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1A63">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Globalization of energy demand</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1A63">
+      <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1A63">
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[Video]. YouTube. </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-    <w:p w14:paraId="7809E70F" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRPr="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="0099796F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>http://www.youtube.com/watch?v=RJM7HLyzsCM</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55520B71" w14:textId="08EC036B" w:rsidR="0099796F" w:rsidRPr="003C4D3A" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4D3A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Yarlykapov, A. A. (2008). </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Yarlykapov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. A. (2008). </w:t>
       </w:r>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Islam u </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>stepnyh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -5104,52 +4634,65 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mikluho-Maklaja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> RAN.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2C8546DE" w14:textId="3F31BA16" w:rsidR="003C4D3A" w:rsidRPr="00A70C4B" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562937">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-EG"/>
+        </w:rPr>
+        <w:t>(in Russian)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478DDEAB" w14:textId="63D2615B" w:rsidR="0099796F" w:rsidRPr="00A70C4B" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
@@ -5401,297 +4944,336 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>(1), 72-87.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BE63CE1" w14:textId="303E2403" w:rsidR="004C1A63" w:rsidRPr="009004F1" w:rsidRDefault="004C1A63" w:rsidP="003C4D3A">
+        <w:t>(1), 72</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562937">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4D3A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>87.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD57881" w14:textId="7169F5D9" w:rsidR="004812EA" w:rsidRPr="0047247E" w:rsidRDefault="004812EA" w:rsidP="0099796F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE63CE1" w14:textId="303E2403" w:rsidR="004C1A63" w:rsidRPr="0047247E" w:rsidRDefault="004C1A63" w:rsidP="003C4D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5D3FAA82" w14:textId="77777777" w:rsidR="004C1A63" w:rsidRPr="00A70C4B" w:rsidRDefault="004C1A63" w:rsidP="00732B8E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3FAA82" w14:textId="77777777" w:rsidR="004C1A63" w:rsidRPr="0047247E" w:rsidRDefault="004C1A63" w:rsidP="00732B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="102800FC" w14:textId="782DEFE8" w:rsidR="003C4D3A" w:rsidRPr="007E3171" w:rsidRDefault="007E3171" w:rsidP="007E3171">
-[...2 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="102800FC" w14:textId="782DEFE8" w:rsidR="003C4D3A" w:rsidRPr="005D2FFF" w:rsidRDefault="007E3171" w:rsidP="000B5558">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A70C4B">
+      <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A70C4B">
+      <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A70C4B">
+      <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A70C4B">
+      <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A70C4B">
+      <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>authors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A70C4B">
+      <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
-      <w:r w:rsidRPr="00783D4E">
+      <w:r w:rsidRPr="005D2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C1A63" w:rsidRPr="00A70C4B">
+      <w:r w:rsidR="004C1A63" w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Авторлар туралы мәлімет / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004C1A63" w:rsidRPr="00A70C4B">
+      <w:r w:rsidR="004C1A63" w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Сведения</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004C1A63" w:rsidRPr="00A70C4B">
+      <w:r w:rsidR="004C1A63" w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004C1A63" w:rsidRPr="00A70C4B">
+      <w:r w:rsidR="004C1A63" w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>об</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004C1A63" w:rsidRPr="00A70C4B">
+      <w:r w:rsidR="004C1A63" w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004C1A63" w:rsidRPr="00A70C4B">
+      <w:r w:rsidR="004C1A63" w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>авторах</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="333DFE4A" w14:textId="4E8960D8" w:rsidR="003C4D3A" w:rsidRPr="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
-[...2 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="4443CC6C" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="003C4D3A" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5855,54 +5437,54 @@
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>, ORCID, e-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA6A6C1" w14:textId="28F42DC7" w:rsidR="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
-[...2 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="780625BF" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6086,69 +5668,69 @@
         <w:t>, ORCID, e-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2754D5F8" w14:textId="77777777" w:rsidR="007E3171" w:rsidRDefault="007E3171" w:rsidP="003C4D3A">
-[...2 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="1EE2FA6A" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6134F1A5" w14:textId="77777777" w:rsidR="007E3171" w:rsidRPr="00783D4E" w:rsidRDefault="007E3171" w:rsidP="007E3171">
-[...2 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="04AD68E3" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="00783D4E" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Бірінші автордың аты жөні</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -6194,54 +5776,54 @@
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>қаласы, елі, ORCID, e-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00783D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00783D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563F9B48" w14:textId="461B280F" w:rsidR="007E3171" w:rsidRPr="00783D4E" w:rsidRDefault="007E3171" w:rsidP="007E3171">
-[...2 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="0B9D7EAC" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="00783D4E" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00783D4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Екінші автордың аты жөні – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00783D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6258,73 +5840,73 @@
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>, қаласы, елі, ORCID, e-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00783D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00783D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F671C3" w14:textId="77777777" w:rsidR="004C1A63" w:rsidRDefault="004C1A63" w:rsidP="00732B8E">
-[...2 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="3411346C" w14:textId="77777777" w:rsidR="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A0B0C9F" w14:textId="1FEBC4F9" w:rsidR="003C4D3A" w:rsidRPr="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="00732B8E">
-[...2 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="1314E5F5" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="003C4D3A" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ФИО </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6434,54 +6016,54 @@
         <w:t>, ORCID, e-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB13AB3" w14:textId="5584C9FD" w:rsidR="003C4D3A" w:rsidRPr="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="003C4D3A">
-[...2 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="23C6AFDD" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="003C4D3A" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ФИО </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6591,208 +6173,881 @@
         <w:t>, ORCID, e-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C4D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AA1F3D" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRDefault="003C4D3A" w:rsidP="00732B8E">
-[...2 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="38AA1F3D" w14:textId="77777777" w:rsidR="003C4D3A" w:rsidRPr="004879F8" w:rsidRDefault="003C4D3A" w:rsidP="0099796F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62ABDEA4" w14:textId="77777777" w:rsidR="004C1A63" w:rsidRPr="003C4D3A" w:rsidRDefault="004C1A63" w:rsidP="004C1A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="501129F4" w14:textId="77777777" w:rsidR="004C1A63" w:rsidRPr="004C1A63" w:rsidRDefault="004C1A63" w:rsidP="00732B8E">
+    <w:p w14:paraId="501129F4" w14:textId="77777777" w:rsidR="004C1A63" w:rsidRPr="000B5558" w:rsidRDefault="004C1A63" w:rsidP="00732B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-KZ"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="004C1A63" w:rsidRPr="004C1A63" w:rsidSect="003E4BFF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004C1A63" w:rsidRPr="000B5558" w:rsidSect="00A304F6">
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1797" w:left="1134" w:header="794" w:footer="737" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E16B072" w14:textId="77777777" w:rsidR="008F046D" w:rsidRDefault="008F046D" w:rsidP="00C60E4B">
+    <w:p w14:paraId="369A7D6C" w14:textId="77777777" w:rsidR="00CE6485" w:rsidRDefault="00CE6485" w:rsidP="00C60E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D0443BA" w14:textId="77777777" w:rsidR="008F046D" w:rsidRDefault="008F046D" w:rsidP="00C60E4B">
+    <w:p w14:paraId="74C091FC" w14:textId="77777777" w:rsidR="00CE6485" w:rsidRDefault="00CE6485" w:rsidP="00C60E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvetica Neue">
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="AppleSystemUIFont">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3903527A" w14:textId="2FC1179A" w:rsidR="00FA00AB" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="AppleSystemUIFont"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.65608/</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="0099796F">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="AppleSystemUIFont"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      </w:rPr>
+      <w:t>xxxxx</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51648989" w14:textId="0C3F11BE" w:rsidR="004703F1" w:rsidRPr="00CA09B2" w:rsidRDefault="00CA09B2" w:rsidP="00DB5C06">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:right="-1"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000F0D68">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>QUT</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A304F6">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Journal of Religion, Philosophy and Culture</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000F0D68">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="0099796F">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>FOR PEER REVIEW</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000F0D68">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00DB5C06">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">            </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00DB5C06">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="0099796F" w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="AppleSystemUIFont"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.65608/</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="0099796F" w:rsidRPr="0099796F">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="AppleSystemUIFont"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      </w:rPr>
+      <w:t>xxxxx</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0099796F">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="AppleSystemUIFont"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04F04628" w14:textId="77777777" w:rsidR="008F046D" w:rsidRDefault="008F046D" w:rsidP="00C60E4B">
+    <w:p w14:paraId="204A4E6B" w14:textId="77777777" w:rsidR="00CE6485" w:rsidRDefault="00CE6485" w:rsidP="00C60E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="333479F2" w14:textId="77777777" w:rsidR="008F046D" w:rsidRDefault="008F046D" w:rsidP="00C60E4B">
+    <w:p w14:paraId="25957600" w14:textId="77777777" w:rsidR="00CE6485" w:rsidRDefault="00CE6485" w:rsidP="00C60E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-801685970"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="3F3D753B" w14:textId="793457E1" w:rsidR="000F0D68" w:rsidRDefault="000F0D68" w:rsidP="00D67877">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5F6BA247" w14:textId="77777777" w:rsidR="000F0D68" w:rsidRDefault="000F0D68" w:rsidP="000F0D68">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1370574389"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="5D6929E5" w14:textId="547A17DD" w:rsidR="000F0D68" w:rsidRPr="00664E74" w:rsidRDefault="000F0D68" w:rsidP="00D67877">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="000F0D68">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="002060"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00664E74">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="002060"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000F0D68">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="002060"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00664E74">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="002060"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000F0D68">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="002060"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="1BABB8BF" w14:textId="5B476E22" w:rsidR="00F05F91" w:rsidRDefault="000F0D68" w:rsidP="000F0D68">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000F0D68">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>QUT</w:t>
+    </w:r>
+    <w:r w:rsidR="00A304F6">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00A304F6" w:rsidRPr="00A304F6">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Journal of Religion, Philosophy and Culture</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000F0D68">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>,</w:t>
+    </w:r>
+    <w:r w:rsidR="0099796F">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> FOR PEER REVIEW</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000F0D68">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3916957A" w14:textId="77777777" w:rsidR="00F05F91" w:rsidRDefault="00F05F91" w:rsidP="000F0D68">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="21FDA689" w14:textId="21226527" w:rsidR="000F0D68" w:rsidRPr="000F0D68" w:rsidRDefault="00F05F91" w:rsidP="000F0D68">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:noProof/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F8F5BE4" wp14:editId="3C9C04C5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-36426</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>21910</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6118788" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="15875" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="898333806" name="Straight Connector 17"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6118788" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="28CAEF54" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-2.85pt,1.75pt" to="478.95pt,1.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZJy5emgEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfaRIOUEVNOYDgggDt&#10;Lj/AOOPGkr80Nk3673fstikCpNWu9uL4Y96beW8mq5vJGrYFjNq7jjeLmjNw0vfabTr++uv+YslZ&#10;TML1wngHHd9B5Dfr87PVGFq49IM3PSAjEhfbMXR8SCm0VRXlAFbEhQ/g6FF5tCLRETdVj2Ikdmuq&#10;y7q+qkaPfUAvIUa6vds/8nXhVwpkelYqQmKm41RbKiuW9S2v1Xol2g2KMGh5KEP8QxVWaEdJZ6o7&#10;kQR7R/2FymqJPnqVFtLbyiulJRQNpKapP6n5OYgARQuZE8NsU/x/tPJpe+tekGwYQ2xjeMGsYlJo&#10;85fqY1MxazebBVNiki6vmmZ5vaT2yuNbdQIGjOkBvGV503GjXdYhWrF9jImSUegxhA6n1GWXdgZy&#10;sHE/QDHdU7KmoMtUwK1BthXUTyEluNTkHhJfic4wpY2ZgfWfgYf4DIUyMX8DnhEls3dpBlvtPH6X&#10;PU3HktU+/ujAXne24M33u9KUYg21vig8jGmerY/nAj/9TOvfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;F7Z2n+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPyU7DMBC9I/EP1iBxQa3Dki5pnIpFVQ+A&#10;Kho+wI2HJCIeR7GTpnw9Axe4POnpzbwlXY+2EQN2vnak4HoagUAqnKmpVPCebyYLED5oMrpxhApO&#10;6GGdnZ+lOjHuSG847EMp2IR8ohVUIbSJlL6o0Go/dS0Sax+uszow7UppOn1kc9vImyiaSatr4oRK&#10;t/hYYfG5762C7eYBn+NTX96ZeJtfDfnL69duodTlxfi0YrhfgQg4hr8P+NnA/SHjYgfXk/GiUTCJ&#10;53yp4DYGwfIyni9BHH65zFL5f0P2DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJknLl6a&#10;AQAAlAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABe2&#10;dp/hAAAACwEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" strokecolor="#4579b8 [3044]"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="000F0D68" w:rsidRPr="000F0D68">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="000F0D68" w:rsidRPr="000F0D68">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65B0524F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E33891FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3950" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6110" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6830" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F356C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FA00386"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6864,480 +7119,669 @@
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="329405332">
+  <w:num w:numId="1" w16cid:durableId="1576668012">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="985738299">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="122"/>
+  <w:zoom w:percent="121"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:allowSpaceOfSameStyleInTable/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E32F7F"/>
     <w:rsid w:val="000009BE"/>
     <w:rsid w:val="00004E54"/>
     <w:rsid w:val="00007C9D"/>
     <w:rsid w:val="00010A0F"/>
+    <w:rsid w:val="0001159F"/>
     <w:rsid w:val="00017D81"/>
     <w:rsid w:val="000202EE"/>
     <w:rsid w:val="0002123D"/>
     <w:rsid w:val="00021435"/>
+    <w:rsid w:val="00024642"/>
+    <w:rsid w:val="000315E7"/>
     <w:rsid w:val="00032B2C"/>
     <w:rsid w:val="000337BA"/>
+    <w:rsid w:val="00035B66"/>
+    <w:rsid w:val="000407AF"/>
+    <w:rsid w:val="00042408"/>
     <w:rsid w:val="00047077"/>
+    <w:rsid w:val="000563DE"/>
+    <w:rsid w:val="00056716"/>
     <w:rsid w:val="00072912"/>
     <w:rsid w:val="00073FCF"/>
     <w:rsid w:val="00077A20"/>
+    <w:rsid w:val="00082E35"/>
+    <w:rsid w:val="00083EF1"/>
     <w:rsid w:val="000855AA"/>
     <w:rsid w:val="00093175"/>
     <w:rsid w:val="000974BF"/>
     <w:rsid w:val="00097F01"/>
     <w:rsid w:val="000A2C68"/>
     <w:rsid w:val="000B0645"/>
+    <w:rsid w:val="000B5558"/>
     <w:rsid w:val="000C4AEB"/>
     <w:rsid w:val="000C7273"/>
     <w:rsid w:val="000D64B4"/>
     <w:rsid w:val="000D6ED3"/>
+    <w:rsid w:val="000E2156"/>
     <w:rsid w:val="000E24B0"/>
+    <w:rsid w:val="000E6843"/>
+    <w:rsid w:val="000F0D68"/>
+    <w:rsid w:val="000F3F62"/>
+    <w:rsid w:val="000F7ACE"/>
+    <w:rsid w:val="0012374E"/>
+    <w:rsid w:val="00130E99"/>
     <w:rsid w:val="0013567D"/>
+    <w:rsid w:val="00137B98"/>
     <w:rsid w:val="00146F65"/>
     <w:rsid w:val="0015361D"/>
     <w:rsid w:val="00156A45"/>
     <w:rsid w:val="00161F19"/>
+    <w:rsid w:val="001663B0"/>
     <w:rsid w:val="00167540"/>
     <w:rsid w:val="00172AE6"/>
     <w:rsid w:val="00175578"/>
     <w:rsid w:val="00194FED"/>
     <w:rsid w:val="00196A8A"/>
     <w:rsid w:val="001A08BD"/>
+    <w:rsid w:val="001B2F3B"/>
+    <w:rsid w:val="001B7639"/>
     <w:rsid w:val="001B7692"/>
     <w:rsid w:val="001C349B"/>
     <w:rsid w:val="001C78F4"/>
     <w:rsid w:val="001D0820"/>
     <w:rsid w:val="001D10DB"/>
     <w:rsid w:val="001E3E4A"/>
     <w:rsid w:val="001F13E3"/>
     <w:rsid w:val="001F28FB"/>
     <w:rsid w:val="001F76A5"/>
     <w:rsid w:val="0020039D"/>
     <w:rsid w:val="00214CFB"/>
+    <w:rsid w:val="00217B08"/>
     <w:rsid w:val="00217E23"/>
     <w:rsid w:val="00220F5A"/>
     <w:rsid w:val="00234680"/>
     <w:rsid w:val="00236272"/>
     <w:rsid w:val="00247430"/>
     <w:rsid w:val="0024758A"/>
     <w:rsid w:val="00255778"/>
     <w:rsid w:val="002700D2"/>
     <w:rsid w:val="00271F7C"/>
     <w:rsid w:val="00274C93"/>
     <w:rsid w:val="00280532"/>
     <w:rsid w:val="002806FF"/>
+    <w:rsid w:val="002938A4"/>
     <w:rsid w:val="00294C5C"/>
+    <w:rsid w:val="002A33A9"/>
     <w:rsid w:val="002A60DE"/>
+    <w:rsid w:val="002B45EB"/>
     <w:rsid w:val="002B6B95"/>
     <w:rsid w:val="002B76B8"/>
     <w:rsid w:val="002C24ED"/>
+    <w:rsid w:val="002C5021"/>
+    <w:rsid w:val="002C5845"/>
+    <w:rsid w:val="002D08C0"/>
     <w:rsid w:val="002D45A9"/>
+    <w:rsid w:val="002F1691"/>
     <w:rsid w:val="002F5939"/>
     <w:rsid w:val="002F7498"/>
     <w:rsid w:val="00302B98"/>
     <w:rsid w:val="00304034"/>
     <w:rsid w:val="0030465D"/>
     <w:rsid w:val="00312019"/>
     <w:rsid w:val="003144F5"/>
     <w:rsid w:val="00323E19"/>
+    <w:rsid w:val="003246F4"/>
     <w:rsid w:val="0032757B"/>
     <w:rsid w:val="00330C38"/>
     <w:rsid w:val="00350BEC"/>
     <w:rsid w:val="0035172B"/>
     <w:rsid w:val="00355E10"/>
     <w:rsid w:val="00355FC7"/>
     <w:rsid w:val="00356CCB"/>
+    <w:rsid w:val="003606FA"/>
     <w:rsid w:val="00360A71"/>
     <w:rsid w:val="00360EE0"/>
+    <w:rsid w:val="00362C5D"/>
+    <w:rsid w:val="0036568F"/>
     <w:rsid w:val="0037434B"/>
     <w:rsid w:val="003770D0"/>
+    <w:rsid w:val="00377966"/>
     <w:rsid w:val="0038121F"/>
     <w:rsid w:val="003903BD"/>
     <w:rsid w:val="0039471C"/>
     <w:rsid w:val="003A2C84"/>
     <w:rsid w:val="003B48A8"/>
     <w:rsid w:val="003B5FD7"/>
+    <w:rsid w:val="003B64C2"/>
+    <w:rsid w:val="003B75E2"/>
     <w:rsid w:val="003C4D3A"/>
     <w:rsid w:val="003D7328"/>
+    <w:rsid w:val="003D73B0"/>
     <w:rsid w:val="003D7E57"/>
     <w:rsid w:val="003E493E"/>
     <w:rsid w:val="003E4BFF"/>
+    <w:rsid w:val="003E61F9"/>
+    <w:rsid w:val="003E7A7B"/>
     <w:rsid w:val="003F09F7"/>
     <w:rsid w:val="003F2D1B"/>
+    <w:rsid w:val="003F69AB"/>
     <w:rsid w:val="00403B97"/>
     <w:rsid w:val="00404623"/>
     <w:rsid w:val="0041647A"/>
     <w:rsid w:val="00421B94"/>
+    <w:rsid w:val="00425D91"/>
     <w:rsid w:val="00433B04"/>
     <w:rsid w:val="0044368F"/>
     <w:rsid w:val="00452DBD"/>
     <w:rsid w:val="004548F6"/>
     <w:rsid w:val="00457CF1"/>
     <w:rsid w:val="00461824"/>
+    <w:rsid w:val="00461B2C"/>
     <w:rsid w:val="00467C41"/>
+    <w:rsid w:val="004703F1"/>
+    <w:rsid w:val="0047247E"/>
+    <w:rsid w:val="004812EA"/>
     <w:rsid w:val="004826C5"/>
+    <w:rsid w:val="004879F8"/>
+    <w:rsid w:val="00487A1B"/>
     <w:rsid w:val="00494DC1"/>
     <w:rsid w:val="00496056"/>
+    <w:rsid w:val="004A065C"/>
     <w:rsid w:val="004A1E5B"/>
     <w:rsid w:val="004A4D3C"/>
     <w:rsid w:val="004A6E75"/>
+    <w:rsid w:val="004A79D1"/>
     <w:rsid w:val="004B034E"/>
     <w:rsid w:val="004B17F9"/>
     <w:rsid w:val="004B54E6"/>
+    <w:rsid w:val="004B5C63"/>
+    <w:rsid w:val="004B708B"/>
     <w:rsid w:val="004C1A63"/>
     <w:rsid w:val="004C2490"/>
+    <w:rsid w:val="004D2859"/>
     <w:rsid w:val="004E03BF"/>
+    <w:rsid w:val="004E14AF"/>
     <w:rsid w:val="00500816"/>
     <w:rsid w:val="00500C07"/>
+    <w:rsid w:val="00503CD2"/>
+    <w:rsid w:val="005040C0"/>
     <w:rsid w:val="00504B9D"/>
     <w:rsid w:val="0051514F"/>
     <w:rsid w:val="00517520"/>
     <w:rsid w:val="00520D0E"/>
+    <w:rsid w:val="00524818"/>
     <w:rsid w:val="00526B77"/>
+    <w:rsid w:val="00536894"/>
     <w:rsid w:val="00540248"/>
+    <w:rsid w:val="0054390F"/>
     <w:rsid w:val="00552D1D"/>
+    <w:rsid w:val="0055605F"/>
     <w:rsid w:val="00560F90"/>
+    <w:rsid w:val="00567A63"/>
+    <w:rsid w:val="00577A68"/>
+    <w:rsid w:val="00581D05"/>
     <w:rsid w:val="00593CBE"/>
     <w:rsid w:val="00593D8C"/>
+    <w:rsid w:val="005A1D41"/>
     <w:rsid w:val="005B22D3"/>
     <w:rsid w:val="005B24EC"/>
     <w:rsid w:val="005C41C5"/>
     <w:rsid w:val="005C753A"/>
     <w:rsid w:val="005D0ADC"/>
+    <w:rsid w:val="005D2FFF"/>
     <w:rsid w:val="005D37B2"/>
     <w:rsid w:val="005D6746"/>
     <w:rsid w:val="005D69FF"/>
+    <w:rsid w:val="005E1D6A"/>
     <w:rsid w:val="005E29DA"/>
+    <w:rsid w:val="005E3D73"/>
     <w:rsid w:val="005F3FC9"/>
+    <w:rsid w:val="005F6C72"/>
     <w:rsid w:val="00603292"/>
     <w:rsid w:val="006045CA"/>
     <w:rsid w:val="0061172C"/>
+    <w:rsid w:val="006145B6"/>
     <w:rsid w:val="00616D41"/>
     <w:rsid w:val="00621F5C"/>
+    <w:rsid w:val="0063012F"/>
+    <w:rsid w:val="00630E44"/>
     <w:rsid w:val="006327EB"/>
+    <w:rsid w:val="00633E57"/>
     <w:rsid w:val="0063498E"/>
     <w:rsid w:val="00636FBE"/>
     <w:rsid w:val="0065070A"/>
     <w:rsid w:val="00655FE9"/>
+    <w:rsid w:val="00664E74"/>
+    <w:rsid w:val="00671096"/>
+    <w:rsid w:val="0067321E"/>
     <w:rsid w:val="006751C0"/>
+    <w:rsid w:val="00680173"/>
     <w:rsid w:val="006807E4"/>
     <w:rsid w:val="00684EAE"/>
     <w:rsid w:val="00692D95"/>
     <w:rsid w:val="006A083D"/>
+    <w:rsid w:val="006A0F44"/>
     <w:rsid w:val="006A261D"/>
     <w:rsid w:val="006A35A2"/>
+    <w:rsid w:val="006B0916"/>
     <w:rsid w:val="006C3557"/>
     <w:rsid w:val="006D0D7E"/>
     <w:rsid w:val="006D3D3F"/>
+    <w:rsid w:val="006D475A"/>
     <w:rsid w:val="006E1743"/>
     <w:rsid w:val="006E4582"/>
     <w:rsid w:val="00706CCE"/>
     <w:rsid w:val="00707518"/>
     <w:rsid w:val="00713CC0"/>
+    <w:rsid w:val="007152E6"/>
+    <w:rsid w:val="00725DE1"/>
     <w:rsid w:val="00727B4E"/>
     <w:rsid w:val="00732B8E"/>
+    <w:rsid w:val="00742544"/>
     <w:rsid w:val="0074609F"/>
     <w:rsid w:val="00752F61"/>
     <w:rsid w:val="007530AD"/>
     <w:rsid w:val="007560BB"/>
+    <w:rsid w:val="0076085F"/>
     <w:rsid w:val="0076609C"/>
     <w:rsid w:val="00767470"/>
     <w:rsid w:val="00767BB3"/>
     <w:rsid w:val="0077461C"/>
     <w:rsid w:val="00774C83"/>
     <w:rsid w:val="007755A5"/>
     <w:rsid w:val="00783D4E"/>
     <w:rsid w:val="0079150C"/>
+    <w:rsid w:val="00793046"/>
     <w:rsid w:val="007A268C"/>
     <w:rsid w:val="007B45CE"/>
+    <w:rsid w:val="007B7E4F"/>
     <w:rsid w:val="007D0006"/>
     <w:rsid w:val="007D430E"/>
     <w:rsid w:val="007E2E53"/>
     <w:rsid w:val="007E3171"/>
+    <w:rsid w:val="007E3452"/>
     <w:rsid w:val="007E3D49"/>
     <w:rsid w:val="007E60D0"/>
     <w:rsid w:val="007E62E3"/>
     <w:rsid w:val="007E7BC5"/>
     <w:rsid w:val="007F6B4F"/>
     <w:rsid w:val="007F786B"/>
     <w:rsid w:val="00800BE7"/>
     <w:rsid w:val="008146E3"/>
     <w:rsid w:val="00821995"/>
+    <w:rsid w:val="00822CEC"/>
+    <w:rsid w:val="008238BA"/>
+    <w:rsid w:val="00833FF5"/>
     <w:rsid w:val="00836B17"/>
+    <w:rsid w:val="00842D4E"/>
     <w:rsid w:val="0084313C"/>
     <w:rsid w:val="008444D2"/>
     <w:rsid w:val="00846B71"/>
     <w:rsid w:val="008475CF"/>
     <w:rsid w:val="0085441F"/>
+    <w:rsid w:val="008548A0"/>
     <w:rsid w:val="00860112"/>
     <w:rsid w:val="00860F1D"/>
     <w:rsid w:val="008621D2"/>
     <w:rsid w:val="00863313"/>
     <w:rsid w:val="0086549E"/>
     <w:rsid w:val="00865CC0"/>
+    <w:rsid w:val="00885DBE"/>
     <w:rsid w:val="008A0690"/>
+    <w:rsid w:val="008A3BC3"/>
     <w:rsid w:val="008B1B67"/>
+    <w:rsid w:val="008B3690"/>
+    <w:rsid w:val="008B7017"/>
     <w:rsid w:val="008C2C17"/>
+    <w:rsid w:val="008C569C"/>
+    <w:rsid w:val="008D5F52"/>
     <w:rsid w:val="008E750B"/>
     <w:rsid w:val="008F046D"/>
     <w:rsid w:val="008F2C55"/>
     <w:rsid w:val="008F36E2"/>
     <w:rsid w:val="009004F1"/>
+    <w:rsid w:val="009052A4"/>
+    <w:rsid w:val="009074F9"/>
+    <w:rsid w:val="009456A2"/>
     <w:rsid w:val="00950437"/>
+    <w:rsid w:val="00950E33"/>
+    <w:rsid w:val="00951456"/>
+    <w:rsid w:val="0096219D"/>
+    <w:rsid w:val="0096537C"/>
     <w:rsid w:val="00972E1A"/>
+    <w:rsid w:val="009756A0"/>
+    <w:rsid w:val="0097777F"/>
+    <w:rsid w:val="00982798"/>
+    <w:rsid w:val="009953AF"/>
+    <w:rsid w:val="0099796F"/>
     <w:rsid w:val="009A5752"/>
+    <w:rsid w:val="009B5801"/>
     <w:rsid w:val="009B5908"/>
     <w:rsid w:val="009C0AFB"/>
+    <w:rsid w:val="009C209B"/>
+    <w:rsid w:val="009C398A"/>
     <w:rsid w:val="009C3EC0"/>
+    <w:rsid w:val="009C4C28"/>
     <w:rsid w:val="009C5EA2"/>
+    <w:rsid w:val="009C5FB4"/>
     <w:rsid w:val="009C6B10"/>
     <w:rsid w:val="009C79E0"/>
     <w:rsid w:val="009D6D7B"/>
     <w:rsid w:val="009E065C"/>
+    <w:rsid w:val="009E2B3C"/>
+    <w:rsid w:val="009E6A69"/>
     <w:rsid w:val="009F13B0"/>
+    <w:rsid w:val="009F1E12"/>
     <w:rsid w:val="009F3506"/>
+    <w:rsid w:val="009F7ACD"/>
     <w:rsid w:val="00A00255"/>
     <w:rsid w:val="00A0139E"/>
     <w:rsid w:val="00A015B7"/>
     <w:rsid w:val="00A124D9"/>
     <w:rsid w:val="00A12D33"/>
+    <w:rsid w:val="00A304F6"/>
+    <w:rsid w:val="00A32453"/>
+    <w:rsid w:val="00A42222"/>
     <w:rsid w:val="00A462AB"/>
+    <w:rsid w:val="00A46E25"/>
+    <w:rsid w:val="00A57981"/>
     <w:rsid w:val="00A6167D"/>
+    <w:rsid w:val="00A61C30"/>
     <w:rsid w:val="00A62FBF"/>
+    <w:rsid w:val="00A6376A"/>
     <w:rsid w:val="00A70C4B"/>
+    <w:rsid w:val="00A73FDB"/>
+    <w:rsid w:val="00A761A9"/>
     <w:rsid w:val="00A807A5"/>
+    <w:rsid w:val="00A81CBF"/>
     <w:rsid w:val="00A92D8A"/>
     <w:rsid w:val="00A936B4"/>
     <w:rsid w:val="00A949AB"/>
     <w:rsid w:val="00A950B0"/>
     <w:rsid w:val="00A96F02"/>
     <w:rsid w:val="00AA6AD2"/>
     <w:rsid w:val="00AC3C1A"/>
     <w:rsid w:val="00AC57B8"/>
+    <w:rsid w:val="00AD03E6"/>
+    <w:rsid w:val="00AD70E8"/>
     <w:rsid w:val="00AE06F3"/>
     <w:rsid w:val="00AE3043"/>
+    <w:rsid w:val="00AE54CF"/>
     <w:rsid w:val="00AE5AFB"/>
     <w:rsid w:val="00AF6669"/>
+    <w:rsid w:val="00B108A3"/>
+    <w:rsid w:val="00B10E75"/>
     <w:rsid w:val="00B11846"/>
     <w:rsid w:val="00B15880"/>
+    <w:rsid w:val="00B3098C"/>
     <w:rsid w:val="00B32FEA"/>
+    <w:rsid w:val="00B37E6C"/>
+    <w:rsid w:val="00B4340D"/>
+    <w:rsid w:val="00B45C77"/>
     <w:rsid w:val="00B60563"/>
     <w:rsid w:val="00B7185C"/>
+    <w:rsid w:val="00B74D98"/>
+    <w:rsid w:val="00B75F74"/>
     <w:rsid w:val="00B81378"/>
     <w:rsid w:val="00B82651"/>
     <w:rsid w:val="00B82D12"/>
     <w:rsid w:val="00B85157"/>
     <w:rsid w:val="00B85F37"/>
+    <w:rsid w:val="00B9609A"/>
     <w:rsid w:val="00BB12AF"/>
     <w:rsid w:val="00BB1565"/>
     <w:rsid w:val="00BB2131"/>
     <w:rsid w:val="00BB48BD"/>
+    <w:rsid w:val="00BB6CD2"/>
     <w:rsid w:val="00BB743B"/>
+    <w:rsid w:val="00BC27A2"/>
     <w:rsid w:val="00BC326F"/>
     <w:rsid w:val="00BC3BEF"/>
     <w:rsid w:val="00BC7C46"/>
     <w:rsid w:val="00BD09B4"/>
     <w:rsid w:val="00BE128F"/>
     <w:rsid w:val="00BE19EB"/>
     <w:rsid w:val="00BE6248"/>
+    <w:rsid w:val="00BE683D"/>
+    <w:rsid w:val="00C01AD3"/>
+    <w:rsid w:val="00C036A7"/>
     <w:rsid w:val="00C056D7"/>
+    <w:rsid w:val="00C05751"/>
     <w:rsid w:val="00C06EE9"/>
+    <w:rsid w:val="00C21511"/>
     <w:rsid w:val="00C240F8"/>
     <w:rsid w:val="00C26652"/>
     <w:rsid w:val="00C35B46"/>
     <w:rsid w:val="00C4628C"/>
     <w:rsid w:val="00C60E4B"/>
+    <w:rsid w:val="00C61690"/>
     <w:rsid w:val="00C61F57"/>
+    <w:rsid w:val="00C62A52"/>
+    <w:rsid w:val="00C65D55"/>
     <w:rsid w:val="00C735CC"/>
     <w:rsid w:val="00C74DF0"/>
+    <w:rsid w:val="00C92AB1"/>
     <w:rsid w:val="00C96799"/>
+    <w:rsid w:val="00CA09B2"/>
     <w:rsid w:val="00CA367F"/>
     <w:rsid w:val="00CA74EB"/>
     <w:rsid w:val="00CA7970"/>
+    <w:rsid w:val="00CB21DD"/>
     <w:rsid w:val="00CB4447"/>
     <w:rsid w:val="00CC07DB"/>
     <w:rsid w:val="00CC70DA"/>
     <w:rsid w:val="00CD72FF"/>
+    <w:rsid w:val="00CD741B"/>
+    <w:rsid w:val="00CE5605"/>
+    <w:rsid w:val="00CE6485"/>
     <w:rsid w:val="00CE74A6"/>
+    <w:rsid w:val="00CF6454"/>
     <w:rsid w:val="00CF6895"/>
     <w:rsid w:val="00D10BB0"/>
     <w:rsid w:val="00D1462D"/>
     <w:rsid w:val="00D2491B"/>
     <w:rsid w:val="00D261C4"/>
+    <w:rsid w:val="00D339CB"/>
+    <w:rsid w:val="00D41A34"/>
     <w:rsid w:val="00D447C1"/>
     <w:rsid w:val="00D53A19"/>
     <w:rsid w:val="00D612C2"/>
+    <w:rsid w:val="00D6204F"/>
+    <w:rsid w:val="00D65CD3"/>
     <w:rsid w:val="00D710EA"/>
     <w:rsid w:val="00D71E56"/>
+    <w:rsid w:val="00D753CE"/>
     <w:rsid w:val="00D812E2"/>
+    <w:rsid w:val="00D86A07"/>
     <w:rsid w:val="00DA00AF"/>
     <w:rsid w:val="00DA16E7"/>
     <w:rsid w:val="00DA669E"/>
     <w:rsid w:val="00DB1E79"/>
     <w:rsid w:val="00DB537B"/>
+    <w:rsid w:val="00DB5C06"/>
+    <w:rsid w:val="00DB5D99"/>
+    <w:rsid w:val="00DC1128"/>
     <w:rsid w:val="00DC2951"/>
     <w:rsid w:val="00DE1395"/>
     <w:rsid w:val="00DE61B2"/>
     <w:rsid w:val="00DE7011"/>
     <w:rsid w:val="00DF5A8C"/>
     <w:rsid w:val="00E0027F"/>
     <w:rsid w:val="00E038AB"/>
     <w:rsid w:val="00E03A31"/>
+    <w:rsid w:val="00E0746F"/>
+    <w:rsid w:val="00E10B19"/>
     <w:rsid w:val="00E25A6D"/>
     <w:rsid w:val="00E32F7F"/>
     <w:rsid w:val="00E34F15"/>
+    <w:rsid w:val="00E3547C"/>
+    <w:rsid w:val="00E368E4"/>
     <w:rsid w:val="00E44962"/>
+    <w:rsid w:val="00E73435"/>
     <w:rsid w:val="00E80122"/>
     <w:rsid w:val="00E82A68"/>
     <w:rsid w:val="00E941A4"/>
     <w:rsid w:val="00E97238"/>
     <w:rsid w:val="00EA4FDE"/>
+    <w:rsid w:val="00EB0124"/>
     <w:rsid w:val="00EB4C11"/>
+    <w:rsid w:val="00EC57A1"/>
     <w:rsid w:val="00EC6988"/>
     <w:rsid w:val="00ED72BD"/>
+    <w:rsid w:val="00EF3AEA"/>
     <w:rsid w:val="00EF79D4"/>
     <w:rsid w:val="00F00F16"/>
+    <w:rsid w:val="00F01FE9"/>
     <w:rsid w:val="00F0242E"/>
+    <w:rsid w:val="00F05F91"/>
     <w:rsid w:val="00F15A96"/>
     <w:rsid w:val="00F229E3"/>
     <w:rsid w:val="00F258EB"/>
     <w:rsid w:val="00F33D66"/>
     <w:rsid w:val="00F37C93"/>
     <w:rsid w:val="00F400DD"/>
+    <w:rsid w:val="00F44AB7"/>
     <w:rsid w:val="00F46E2E"/>
     <w:rsid w:val="00F523CF"/>
     <w:rsid w:val="00F55193"/>
     <w:rsid w:val="00F6457C"/>
+    <w:rsid w:val="00F71D80"/>
     <w:rsid w:val="00F7545B"/>
+    <w:rsid w:val="00F83873"/>
     <w:rsid w:val="00F83D0E"/>
     <w:rsid w:val="00F873C8"/>
     <w:rsid w:val="00F929DD"/>
+    <w:rsid w:val="00FA00AB"/>
     <w:rsid w:val="00FA3CE4"/>
+    <w:rsid w:val="00FA42AC"/>
+    <w:rsid w:val="00FB15E6"/>
     <w:rsid w:val="00FB6B1F"/>
     <w:rsid w:val="00FC38CB"/>
     <w:rsid w:val="00FC4CDE"/>
     <w:rsid w:val="00FC74C0"/>
     <w:rsid w:val="00FE3CCB"/>
     <w:rsid w:val="00FE43BA"/>
+    <w:rsid w:val="00FF1D5E"/>
     <w:rsid w:val="00FF72ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4879D30D"/>
   <w15:docId w15:val="{DA612FE2-5D6A-4290-9050-27E49DA3620D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
@@ -7708,66 +8152,89 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00255778"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C1A63"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00E368E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -7804,67 +8271,65 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BC3BEF"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C60E4B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00C60E4B"/>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C60E4B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -7922,153 +8387,404 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004C1A63"/>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="agcmg">
     <w:name w:val="a_gcmg"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004C1A63"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C1A63"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-KZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C1A63"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C1A63"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004C1A63"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="004C1A63"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="x1lliihq">
     <w:name w:val="x1lliihq"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004C1A63"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C1A63"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
     <w:name w:val="p1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004C1A63"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
       <w:color w:val="141413"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-      <w:lang w:val="en-KZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="anegp0gi0b9av8jahpyh">
     <w:name w:val="anegp0gi0b9av8jahpyh"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004C1A63"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:locked/>
     <w:rsid w:val="009004F1"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="h9rpj5gkjhrwbrml3kdi">
     <w:name w:val="h9rpj5gkjhrwbrml3kdi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F6457C"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E368E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ypks7kbdpwfgdykd3qb9">
+    <w:name w:val="ypks7kbdpwfgdykd3qb9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00567A63"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="rynqvb">
+    <w:name w:val="rynqvb"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000F7ACE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00425D91"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004703F1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p2">
+    <w:name w:val="p2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B108A3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+      <w:color w:val="0F60A8"/>
+      <w:sz w:val="11"/>
+      <w:szCs w:val="11"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s1">
+    <w:name w:val="s1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B108A3"/>
+    <w:rPr>
+      <w:color w:val="0F60A8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s2">
+    <w:name w:val="s2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B108A3"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F0D68"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="text">
+    <w:name w:val="text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000563DE"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-12">
+    <w:name w:val="Таблица-сетка 1 светлая2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00083EF1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-551">
+    <w:name w:val="Таблица-сетка 5 темная — акцент 51"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00083EF1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s4">
+    <w:name w:val="s4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00083EF1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ng-star-inserted">
+    <w:name w:val="ng-star-inserted"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008548A0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="102651593">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="118846134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -8255,50 +8971,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1123884259">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1139221653">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1240214228">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="622078787">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -8334,95 +9063,129 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1792162339">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1793746219">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1903565447">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1921519297">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1967008413">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2008288730">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/references/examples" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabar.asia/en/how-imams-are-trained-in-kazakhstan-an-insider-s-view" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingjamesbibleonline.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26577//EJRS20254119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../Library/Group%20Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/2048px-ORCID_iD.svg.png" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/halaldamu.kz/p/DNV18Ehs3kT/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../Library/Group%20Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/2048px-ORCID_iD.svg.png" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.state.gov/reports/2023-report-on-international-religious-freedom/israel-west-bank-and-gaza/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translit.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qut-journal.com/index.php/qut/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qazlat.kz/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=RJM7HLyzsCM" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translit.ru/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/references/examples" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/9789004373075" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabar.asia/en/how-imams-are-trained-in-kazakhstan-an-insider-s-view" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.65608/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.65608/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8669,85 +9432,131 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6">
+  <b:Source>
+    <b:Tag>Wah10</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{5C838708-1220-5441-AF1A-F469D80909DB}</b:Guid>
+    <b:LCID>en-US</b:LCID>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>Al-Zuḥaylī</b:Last>
+            <b:First>Wahba</b:First>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+      <b:Editor>
+        <b:NameList>
+          <b:Person>
+            <b:Last>1</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Editor>
+    </b:Author>
+    <b:Title>Ḥimāyah al-Bī’ah fī al-Sharī‘ah al-Islāmiyyah</b:Title>
+    <b:Year>2010</b:Year>
+    <b:City>Damascus</b:City>
+    <b:Publisher>Dār al-Maktabī</b:Publisher>
+    <b:Pages>4</b:Pages>
+    <b:RefOrder>1</b:RefOrder>
+  </b:Source>
+</b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB94F52F-06FB-4003-BF75-BA0DB66F2C35}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2302648B-54AF-E04A-B624-288688E9E947}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>9009</Characters>
+  <Pages>5</Pages>
+  <Words>951</Words>
+  <Characters>6795</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>107</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dnsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10568</CharactersWithSpaces>
+  <CharactersWithSpaces>7726</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>8c928a2a-8138-44fe-9698-e87f3a6e021c</vt:lpwstr>
+  </property>
+</Properties>
+</file>