--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -691,69 +691,85 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41A2DF33" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00B108A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25713D10" w14:textId="4320CCA0" w:rsidR="00F6457C" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
+    <w:p w14:paraId="25713D10" w14:textId="19637D3F" w:rsidR="00F6457C" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="00B108A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>An abstract is a concise summary of the article. It should be written as a single paragraph and not exceed 150–200 words. The abstract must be clear and include four aspects of logical justification: the importance of the study, the approaches or methods used, the results of the research, and the conclusion.</w:t>
+        <w:t>An abstract is a concise summary of the article. It should be written as a single paragraph and not exceed 150–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>0 words. The abstract must be clear and include four aspects of logical justification: the importance of the study, the approaches or methods used, the results of the research, and the conclusion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E923BD" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="0099796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30BF9AD0" w14:textId="34A2209D" w:rsidR="00F6457C" w:rsidRDefault="00F6457C" w:rsidP="00B108A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1167,51 +1183,51 @@
               </w:rPr>
               <w:t>Accepted:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C6784DF" w14:textId="19C10635" w:rsidR="00B108A3" w:rsidRPr="0047247E" w:rsidRDefault="00B108A3" w:rsidP="00B108A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B108A3" w:rsidRPr="005D2FFF" w14:paraId="5DD9011E" w14:textId="77777777" w:rsidTr="00CB21DD">
+      <w:tr w:rsidR="00B108A3" w:rsidRPr="00EB0B01" w14:paraId="5DD9011E" w14:textId="77777777" w:rsidTr="00CB21DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0D5180CB" w14:textId="77777777" w:rsidR="00B108A3" w:rsidRPr="0047247E" w:rsidRDefault="00B108A3" w:rsidP="00B108A3">
             <w:pPr>
               <w:pStyle w:val="p1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047247E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Copyright: © 2026 by the author.</w:t>
             </w:r>
@@ -1352,77 +1368,93 @@
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E634BA" w14:textId="77777777" w:rsidR="00A70C4B" w:rsidRPr="0047247E" w:rsidRDefault="00A70C4B" w:rsidP="00A70C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Аңдатпа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB7B6E3" w14:textId="2A4BFB50" w:rsidR="00A70C4B" w:rsidRPr="005D2FFF" w:rsidRDefault="0099796F" w:rsidP="00A70C4B">
+    <w:p w14:paraId="5EB7B6E3" w14:textId="57193905" w:rsidR="00A70C4B" w:rsidRPr="005D2FFF" w:rsidRDefault="0099796F" w:rsidP="00A70C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Аңдатпа</w:t>
       </w:r>
       <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – мақаланың қысқаша мазмұны. Ол бір абзац түрінде жазылады және 150–200 сөзден аспауы тиіс. </w:t>
+        <w:t xml:space="preserve"> – мақаланың қысқаша мазмұны. Ол бір абзац түрінде жазылады және 150–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0B01" w:rsidRPr="00EB0B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 сөзден аспауы тиіс. </w:t>
       </w:r>
       <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Аңдатпа</w:t>
       </w:r>
       <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> қарапайым жазылып, логикалық негіздеудің төрт аспектісін қамтуы қажет: зерттеудің маңыздылығы, қолданылған тәсілдер немесе әдістер, зерттеу нәтижесі және қорытынды.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DB30E0" w14:textId="77777777" w:rsidR="0099796F" w:rsidRPr="005D2FFF" w:rsidRDefault="0099796F" w:rsidP="00A70C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1525,66 +1557,78 @@
     </w:p>
     <w:p w14:paraId="5E41BD41" w14:textId="5F57F38B" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047247E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Аннотация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B065A28" w14:textId="636A0D89" w:rsidR="00F6457C" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="00F6457C">
+    <w:p w14:paraId="1B065A28" w14:textId="7DE5C6BC" w:rsidR="00F6457C" w:rsidRPr="0099796F" w:rsidRDefault="0099796F" w:rsidP="00F6457C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099796F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t>Аннотация представляет собой краткое изложение статьи. Она пишется одним абзацем с одним интервалом и не должна превышать 150–200 слов. Аннотация должна быть простой и содержать четыре аспекта логического обоснования: важность исследования, использованные подходы или методы, результат исследования и заключение</w:t>
+        <w:t>Аннотация представляет собой краткое изложение статьи. Она пишется одним абзацем с одним интервалом и не должна превышать 150–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0B01" w:rsidRPr="00EB0B01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099796F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>0 слов. Аннотация должна быть простой и содержать четыре аспекта логического обоснования: важность исследования, использованные подходы или методы, результат исследования и заключение</w:t>
       </w:r>
       <w:r w:rsidR="00F6457C" w:rsidRPr="0099796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DBD6774" w14:textId="77777777" w:rsidR="00F6457C" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00F6457C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48591337" w14:textId="157BFE00" w:rsidR="00CB21DD" w:rsidRPr="0047247E" w:rsidRDefault="00F6457C" w:rsidP="00083EF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
@@ -6239,61 +6283,61 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C1A63" w:rsidRPr="000B5558" w:rsidSect="00A304F6">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1797" w:left="1134" w:header="794" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="369A7D6C" w14:textId="77777777" w:rsidR="00CE6485" w:rsidRDefault="00CE6485" w:rsidP="00C60E4B">
+    <w:p w14:paraId="548DBF07" w14:textId="77777777" w:rsidR="008801F7" w:rsidRDefault="008801F7" w:rsidP="00C60E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74C091FC" w14:textId="77777777" w:rsidR="00CE6485" w:rsidRDefault="00CE6485" w:rsidP="00C60E4B">
+    <w:p w14:paraId="0BC4CD51" w14:textId="77777777" w:rsidR="008801F7" w:rsidRDefault="008801F7" w:rsidP="00C60E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6537,61 +6581,61 @@
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="AppleSystemUIFont"/>
         <w:color w:val="002060"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
       </w:rPr>
       <w:t>xxxxx</w:t>
     </w:r>
     <w:r w:rsidRPr="0099796F">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="AppleSystemUIFont"/>
         <w:color w:val="002060"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="204A4E6B" w14:textId="77777777" w:rsidR="00CE6485" w:rsidRDefault="00CE6485" w:rsidP="00C60E4B">
+    <w:p w14:paraId="7E22895D" w14:textId="77777777" w:rsidR="008801F7" w:rsidRDefault="008801F7" w:rsidP="00C60E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25957600" w14:textId="77777777" w:rsidR="00CE6485" w:rsidRDefault="00CE6485" w:rsidP="00C60E4B">
+    <w:p w14:paraId="300EF529" w14:textId="77777777" w:rsidR="008801F7" w:rsidRDefault="008801F7" w:rsidP="00C60E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-801685970"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
@@ -7130,51 +7174,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1576668012">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="985738299">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="121"/>
+  <w:zoom w:percent="133"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E32F7F"/>
     <w:rsid w:val="000009BE"/>
@@ -7454,50 +7498,51 @@
     <w:rsid w:val="007E60D0"/>
     <w:rsid w:val="007E62E3"/>
     <w:rsid w:val="007E7BC5"/>
     <w:rsid w:val="007F6B4F"/>
     <w:rsid w:val="007F786B"/>
     <w:rsid w:val="00800BE7"/>
     <w:rsid w:val="008146E3"/>
     <w:rsid w:val="00821995"/>
     <w:rsid w:val="00822CEC"/>
     <w:rsid w:val="008238BA"/>
     <w:rsid w:val="00833FF5"/>
     <w:rsid w:val="00836B17"/>
     <w:rsid w:val="00842D4E"/>
     <w:rsid w:val="0084313C"/>
     <w:rsid w:val="008444D2"/>
     <w:rsid w:val="00846B71"/>
     <w:rsid w:val="008475CF"/>
     <w:rsid w:val="0085441F"/>
     <w:rsid w:val="008548A0"/>
     <w:rsid w:val="00860112"/>
     <w:rsid w:val="00860F1D"/>
     <w:rsid w:val="008621D2"/>
     <w:rsid w:val="00863313"/>
     <w:rsid w:val="0086549E"/>
     <w:rsid w:val="00865CC0"/>
+    <w:rsid w:val="008801F7"/>
     <w:rsid w:val="00885DBE"/>
     <w:rsid w:val="008A0690"/>
     <w:rsid w:val="008A3BC3"/>
     <w:rsid w:val="008B1B67"/>
     <w:rsid w:val="008B3690"/>
     <w:rsid w:val="008B7017"/>
     <w:rsid w:val="008C2C17"/>
     <w:rsid w:val="008C569C"/>
     <w:rsid w:val="008D5F52"/>
     <w:rsid w:val="008E750B"/>
     <w:rsid w:val="008F046D"/>
     <w:rsid w:val="008F2C55"/>
     <w:rsid w:val="008F36E2"/>
     <w:rsid w:val="009004F1"/>
     <w:rsid w:val="009052A4"/>
     <w:rsid w:val="009074F9"/>
     <w:rsid w:val="009456A2"/>
     <w:rsid w:val="00950437"/>
     <w:rsid w:val="00950E33"/>
     <w:rsid w:val="00951456"/>
     <w:rsid w:val="0096219D"/>
     <w:rsid w:val="0096537C"/>
     <w:rsid w:val="00972E1A"/>
     <w:rsid w:val="009756A0"/>
     <w:rsid w:val="0097777F"/>
@@ -7652,50 +7697,51 @@
     <w:rsid w:val="00DB5D99"/>
     <w:rsid w:val="00DC1128"/>
     <w:rsid w:val="00DC2951"/>
     <w:rsid w:val="00DE1395"/>
     <w:rsid w:val="00DE61B2"/>
     <w:rsid w:val="00DE7011"/>
     <w:rsid w:val="00DF5A8C"/>
     <w:rsid w:val="00E0027F"/>
     <w:rsid w:val="00E038AB"/>
     <w:rsid w:val="00E03A31"/>
     <w:rsid w:val="00E0746F"/>
     <w:rsid w:val="00E10B19"/>
     <w:rsid w:val="00E25A6D"/>
     <w:rsid w:val="00E32F7F"/>
     <w:rsid w:val="00E34F15"/>
     <w:rsid w:val="00E3547C"/>
     <w:rsid w:val="00E368E4"/>
     <w:rsid w:val="00E44962"/>
     <w:rsid w:val="00E73435"/>
     <w:rsid w:val="00E80122"/>
     <w:rsid w:val="00E82A68"/>
     <w:rsid w:val="00E941A4"/>
     <w:rsid w:val="00E97238"/>
     <w:rsid w:val="00EA4FDE"/>
     <w:rsid w:val="00EB0124"/>
+    <w:rsid w:val="00EB0B01"/>
     <w:rsid w:val="00EB4C11"/>
     <w:rsid w:val="00EC57A1"/>
     <w:rsid w:val="00EC6988"/>
     <w:rsid w:val="00ED72BD"/>
     <w:rsid w:val="00EF3AEA"/>
     <w:rsid w:val="00EF79D4"/>
     <w:rsid w:val="00F00F16"/>
     <w:rsid w:val="00F01FE9"/>
     <w:rsid w:val="00F0242E"/>
     <w:rsid w:val="00F05F91"/>
     <w:rsid w:val="00F15A96"/>
     <w:rsid w:val="00F229E3"/>
     <w:rsid w:val="00F258EB"/>
     <w:rsid w:val="00F33D66"/>
     <w:rsid w:val="00F37C93"/>
     <w:rsid w:val="00F400DD"/>
     <w:rsid w:val="00F44AB7"/>
     <w:rsid w:val="00F46E2E"/>
     <w:rsid w:val="00F523CF"/>
     <w:rsid w:val="00F55193"/>
     <w:rsid w:val="00F6457C"/>
     <w:rsid w:val="00F71D80"/>
     <w:rsid w:val="00F7545B"/>
     <w:rsid w:val="00F83873"/>
     <w:rsid w:val="00F83D0E"/>
@@ -9479,81 +9525,81 @@
     </b:Author>
     <b:Title>Ḥimāyah al-Bī’ah fī al-Sharī‘ah al-Islāmiyyah</b:Title>
     <b:Year>2010</b:Year>
     <b:City>Damascus</b:City>
     <b:Publisher>Dār al-Maktabī</b:Publisher>
     <b:Pages>4</b:Pages>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2302648B-54AF-E04A-B624-288688E9E947}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>951</Words>
-  <Characters>6795</Characters>
+  <Characters>6796</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>107</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dnsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7726</CharactersWithSpaces>
+  <CharactersWithSpaces>7727</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>8c928a2a-8138-44fe-9698-e87f3a6e021c</vt:lpwstr>